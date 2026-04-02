--- v0 (2025-10-27)
+++ v1 (2026-04-02)
@@ -1,5360 +1,5461 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <!-- Generated by Aspose.Words for .NET 25.11.0 -->
   <w:body>
-    <w:p w14:paraId="12C72E88" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="12C72E88" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>IDENTIFICATION OF PRODUCT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E50C9E8" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7E50C9E8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C5EB374" w14:textId="35D4B88E" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="7C5EB374" w14:textId="35D4B88E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Chemical name: It </w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">does </w:t>
       </w:r>
-      <w:r w:rsidR="006A31C6" w:rsidRPr="0073249B">
+      <w:r w:rsidRPr="0073249B" w:rsidR="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> apply.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581751D0" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="581751D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Generic name:</w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Separator of plaster</w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>-plaster and plaster-acrylic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AA8F54" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="11AA8F54" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Synonyms: Release agent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5749392B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="5749392B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Recommended use and product use restrictions: It is a plaster releaser agent plaster-plaster plaster-acrylic, used for avoiding the resin and cast adhesion in the flasking technique when dental prostheses are made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F23148B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="2F23148B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Emergency number: In case of emergency contact the Safety and Health at Work Coordination at the following numbers (+57 60 4) 403 87 60, ext.1304, 1306.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD7DDE1" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6FD7DDE1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4767E238" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4767E238" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="775E6451" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="775E6451" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INFORMATION OF HAZARDS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3B7FCB" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7B3B7FCB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34A27F11" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="34A27F11" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>GHS identification:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpX="108" w:tblpY="112"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2962"/>
         <w:gridCol w:w="3071"/>
         <w:gridCol w:w="3071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="2688BE10" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="2688BE10" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58F16D71" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="58F16D71" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41005FB8" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="41005FB8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Environment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4664DD40" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4664DD40" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Physical</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w14:paraId="6E801308" w14:textId="77777777" w:rsidTr="00CC3936">
+      <w:tr w14:paraId="6E801308" w14:textId="77777777" w:rsidTr="00CC3936">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66F02F2C" w14:textId="46279646" w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidRDefault="0073249B" w:rsidP="0073249B">
+          <w:p w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidP="0073249B" w14:paraId="66F02F2C" w14:textId="46279646">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ot apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="274E9024" w14:textId="22D88EFF" w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidRDefault="0073249B" w:rsidP="0073249B">
+          <w:p w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidP="0073249B" w14:paraId="274E9024" w14:textId="22D88EFF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1CDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BFC70CD" w14:textId="3DC180D3" w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidRDefault="0073249B" w:rsidP="0073249B">
+          <w:p w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidP="0073249B" w14:paraId="0BFC70CD" w14:textId="3DC180D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1CDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4266FA57" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4266FA57" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="039EACC2" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="039EACC2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>GHS labelling:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79563716" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="79563716" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="29F8A029" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="29F8A029" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B8C3210" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7B8C3210" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="Prrafodelista"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Symbol</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C697F61" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4C697F61" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="Prrafodelista"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Signal word</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="064897EA" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="064897EA" w14:textId="77777777">
             <w:pPr>
-              <w:pStyle w:val="Prrafodelista"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Hazard indication</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w14:paraId="75A0F940" w14:textId="77777777" w:rsidTr="00783355">
+      <w:tr w14:paraId="75A0F940" w14:textId="77777777" w:rsidTr="00783355">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4225088E" w14:textId="2F1CF24B" w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidRDefault="0073249B" w:rsidP="0073249B">
+          <w:p w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidP="0073249B" w14:paraId="4225088E" w14:textId="2F1CF24B">
             <w:pPr>
-              <w:pStyle w:val="Prrafodelista"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>ot apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21C60A40" w14:textId="2AE9858E" w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidRDefault="0073249B" w:rsidP="0073249B">
+          <w:p w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidP="0073249B" w14:paraId="21C60A40" w14:textId="2AE9858E">
             <w:pPr>
-              <w:pStyle w:val="Prrafodelista"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1CDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45840AD9" w14:textId="57B1F6C6" w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidRDefault="0073249B" w:rsidP="0073249B">
+          <w:p w:rsidR="0073249B" w:rsidRPr="00FF4FCD" w:rsidP="0073249B" w14:paraId="45840AD9" w14:textId="57B1F6C6">
             <w:pPr>
-              <w:pStyle w:val="Prrafodelista"/>
+              <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A1CDA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Not apply</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B8704F6" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="3B8704F6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45D61CD2" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="45D61CD2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Precautionary indications: Only for trained personnel. Only for dental use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421C7AC2" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="421C7AC2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Appearance in emergencies: Spillage: Viscous liquid, reddish color and y characteristic odor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599E2F7B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="599E2F7B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Potential adverse effects: None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249054B5" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="249054B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NFPA: 0-0-0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500E611F" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="500E611F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Regulatory status OSHA: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B0B309" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="52B0B309" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FD132C4" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="5FD132C4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77956284" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="77956284" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INFORMATION ABOUT COMPOSITION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F14F93" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="38F14F93" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2962"/>
         <w:gridCol w:w="3071"/>
         <w:gridCol w:w="3039"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="70767143" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="70767143" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9072" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C868A5A" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1C868A5A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>HAZARDOUS COMPONENTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="3480A4A5" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="3480A4A5" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0AE41DFD" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="0AE41DFD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Common name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C5F361E" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6C5F361E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Concentration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BAC1A7B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1BAC1A7B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CAS Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="5CC2D859" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="5CC2D859" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46391E1D" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="46391E1D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>N.A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3071" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18452604" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="18452604" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>N.A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FD01503" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="2FD01503" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>N.A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="39F2BA61" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="39F2BA61" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2912"/>
         <w:gridCol w:w="3026"/>
         <w:gridCol w:w="3008"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="7D2D96D9" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="7D2D96D9" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8946" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FE4F23B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="2FE4F23B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>NON-HAZARDOUS COMPONENTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="2EFE03F8" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="2EFE03F8" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="590105BB" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="590105BB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Common name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1745BD5D" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1745BD5D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Concentration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="697E57DF" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="697E57DF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CAS Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="75BE4587" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="75BE4587" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61EB0188" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="61EB0188" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Glycerin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FA6A057" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="0FA6A057" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Industrial secret</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0661EC98" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="0661EC98" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>56-81-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="48472714" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="48472714" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F7E42BB" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1F7E42BB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Trisodium phosphate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49D2CEFC" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="49D2CEFC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Industrial secret</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="375B653A" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="375B653A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7601-54-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="628FF635" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="628FF635" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CB30F44" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6CB30F44" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Preservative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C5D9E36" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="2C5D9E36" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Industrial secret</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E8B56DC" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1E8B56DC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>99-76-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="5BE9C111" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="5BE9C111" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47E5499D" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="47E5499D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Thickener</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4245D743" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4245D743" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Industrial secret</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C600D45" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="0C600D45" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9004-32-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="1BFE1D14" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="1BFE1D14" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31A0A170" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="31A0A170" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Sodium alginate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A5E0D9E" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7A5E0D9E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Industrial secret</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="053D4EA1" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="053D4EA1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>9005-38-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w14:paraId="2C091EC2" w14:textId="77777777" w:rsidTr="00540E11">
+      <w:tr w14:paraId="2C091EC2" w14:textId="77777777" w:rsidTr="00540E11">
+        <w:tblPrEx>
+          <w:tblW w:w="0" w:type="auto"/>
+          <w:tblInd w:w="108" w:type="dxa"/>
+          <w:tblLook w:val="04A0"/>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2912" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EAE50A5" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7EAE50A5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Colorants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3026" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0058B59E" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="0058B59E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Industrial secret</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3008" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="663C229F" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+          <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="663C229F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF4FCD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>6410-41-9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74EDB70A" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="5E93EE2C" w14:textId="77777777">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E93EE2C" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...11 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6C24EB6B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FIRST AID MEASURES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F68551D" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="5F68551D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40963372" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="40963372" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Emergency </w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>procedures and first aid in case of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D406432" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="5D406432" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A50AC75" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="0A50AC75" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inhalation:</w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No intervention is indicated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F4B342" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="53F4B342" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Eyes Contact: Immediately flush with plenty of water.</w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Call a doctor if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8DD200" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="6D8DD200" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Skin Contact: It is not dangerous to skin contact, however, it is advisable to clean the skin after use.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BE40D5" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="74BE40D5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ingestion:</w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Perform mouth rinses. Consult a physician if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41CA2EE1" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="41CA2EE1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04753F30" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="04753F30" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Most important symptoms/effects (acute and/or delayed): Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2105D8ED" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="2105D8ED" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Antidote: None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785FB052" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="785FB052" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Information for doctors:</w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FC2AC9" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="09FC2AC9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A021133" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="2A021133" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C5AA380" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="2C5AA380" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">FIRE </w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>FIGHTING MEASURES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3F3467" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="2C3F3467" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FCA112A" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="0FCA112A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Flammability properties: None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56011F25" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="56011F25" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Suitable extinction of fire:</w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CO2 extinguishers, extinguishing powder or water spray can be used</w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0414B2B3" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="0414B2B3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Unsuitable extinguishing media: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291831DB" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="291831DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Instructions for fire extinguishing: Avoid inhalation of fumes produced by the combustion of the material.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203D5436" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="203D5436" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Firefighters’ protection: Generation of combustion fumes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD45130" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="0073249B" w:rsidP="00FF4FCD" w14:paraId="6BD45130" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Protective equipment:</w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0073249B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Protective clothing to avoid skin contact, self-contained breathing apparatus and eye protection.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3B99C5" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4B3B99C5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4886F3CE" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4886F3CE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C440C7C" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7C440C7C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ACCIDENTAL RELEASE MEASURES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599FEB67" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="599FEB67" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6716C015" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6716C015" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Techniques, procedures, materials and protective equipment in case of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED3D485" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6ED3D485" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F8CEBED" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4F8CEBED" w14:textId="5F69D111">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Small large and spill: Pick up with absorbent material as activated carbon, sand or sawdust.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C43B571" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+        <w:t xml:space="preserve">Small </w:t>
+      </w:r>
+      <w:r w:rsidR="00A913A3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4FCD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>large spill</w:t>
+      </w:r>
+      <w:r w:rsidR="00A913A3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4FCD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Pick up with absorbent material as activated carbon, sand or sawdust.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6C43B571" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C94A1CA" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7C94A1CA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental precautions: Hardly dangerous for water corps. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Do not let it filtering in subterranean waters, superficial nor sewage systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0FB864" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6D0FB864" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Further considerations: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F21D7D5" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="0F21D7D5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2061B177" w14:textId="0D5E7010" w:rsidR="0073249B" w:rsidRDefault="0073249B">
+    <w:p w:rsidR="0073249B" w14:paraId="2061B177" w14:textId="0D5E7010">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFDDAE5" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7AFDDAE5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EE1E6B7" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="5EE1E6B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>HANDLING AND STORAGE OF PRODUCT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5CD512" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1B5CD512" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5366DE2B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidP="00FF4FCD" w14:paraId="5366DE2B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Handling: No specific handling is required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C65EE2A" w14:textId="7AF8C196" w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidP="00FF4FCD" w14:paraId="2C65EE2A" w14:textId="7AF8C196">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Storage: Store at room temperature, in a cool and dry place, free of dust, free of moisture, keep in</w:t>
       </w:r>
-      <w:r w:rsidR="007167B0" w:rsidRPr="006A31C6">
+      <w:r w:rsidRPr="006A31C6" w:rsidR="007167B0">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> original container.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6E933A" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidP="00FF4FCD" w14:paraId="5D6E933A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76130D55" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidP="00FF4FCD" w14:paraId="76130D55" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F359FB" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidP="00FF4FCD" w14:paraId="53F359FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A31C6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPOSURE CONTROLS AND PERSONAL PROTECTION </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CFE5CC" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidP="00FF4FCD" w14:paraId="39CFE5CC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AFA75C" w14:textId="31444022" w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidP="00FF4FCD" w14:paraId="77AFA75C" w14:textId="31444022">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conditions to control the exposure: No specific controls required</w:t>
       </w:r>
-      <w:r w:rsidR="006A31C6" w:rsidRPr="006A31C6">
+      <w:r w:rsidRPr="006A31C6" w:rsidR="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B475FA" w14:textId="225D24C8" w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidP="00FF4FCD" w14:paraId="28B475FA" w14:textId="225D24C8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Engineering controls: No specific controls required</w:t>
       </w:r>
-      <w:r w:rsidR="006A31C6" w:rsidRPr="006A31C6">
+      <w:r w:rsidRPr="006A31C6" w:rsidR="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1EAD8C" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidP="00FF4FCD" w14:paraId="2E1EAD8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Personal protective equipment: No special controls are required. Gloves and glasses should be used for the application of the product.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F49066" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="006A31C6" w:rsidP="00FF4FCD" w14:paraId="69F49066" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Exposure parameters</w:t>
       </w:r>
       <w:r w:rsidRPr="006A31C6">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66549043" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="66549043" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552F5A2B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="552F5A2B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="4440"/>
         </w:tabs>
         <w:ind w:left="113"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14A2F8D1" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="14A2F8D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PHYSICAL AND CHEMICAL PROPERTIES </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B30318F" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4B30318F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="4440"/>
         </w:tabs>
         <w:ind w:left="283"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12EA074E" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="12EA074E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Appearance or form: Liquid viscous of reddish color.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3726F256" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="3726F256" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Odor: Characteristic.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2B8D27" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6C2B8D27" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Odor threshold: Not determined.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD30F0C" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="5DD30F0C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Physical state: Liquid.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F51F32" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="04F51F32" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pH: Not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ABA80DA" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4ABA80DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Freezing or melting point: Not determined.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEE142B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6FEE142B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Evaporation percentage: Not determined.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B88A1D2" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1B88A1D2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Initial boiling point and boiling range: Not determined.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B4B3DA" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="63B4B3DA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Flash point: Not determined.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2664A5BD" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="2664A5BD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Evaporation rate: Not determined.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E36FA94" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7E36FA94" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Flammability (solid, gas): Not applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E380571" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1E380571" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Superior / inferior flammability or explosive limits: The product is not flammable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66357553" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="66357553" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vapor pressure: Not applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE2D09D" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="2BE2D09D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vapor density: Not applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3769DA3F" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="3769DA3F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Specific gravity or relative density: Not determined.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E67A1A" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="72E67A1A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Solubility: soluble in water.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE721C6" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="0EE721C6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>N-octanol/water partition coefficient: Not determined.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540752D0" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="540752D0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Self-ignition temperature: Not available. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3800E402" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="3800E402" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Decomposition temperature: product is not decomposing when is used correctly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1537F087" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1537F087" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="120"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="5880"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E132FAE" w14:textId="6A58CA9F" w:rsidR="006A31C6" w:rsidRDefault="006A31C6">
+    <w:p w:rsidR="006A31C6" w14:paraId="1E132FAE" w14:textId="6A58CA9F">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6217EA" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6B6217EA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="120"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="5880"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6118E85F" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6118E85F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">STABILITY AND REACTIVITY </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13976D44" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="13976D44" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="418259C1" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="418259C1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chemical stability: This product is stable under normal manipulation and storage conditions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40BA1782" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="40BA1782" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Possibility of hazardous reactions: There are no known hazardous reactions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729309A8" w14:textId="2D3C6A43" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="729309A8" w14:textId="2D3C6A43">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Conditions to avoid: Not available</w:t>
       </w:r>
       <w:r w:rsidR="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1525F69C" w14:textId="01C568BB" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1525F69C" w14:textId="01C568BB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Incompatibility with other materials: Non-determined</w:t>
       </w:r>
       <w:r w:rsidR="006A31C6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7268B4" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6C7268B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dangerous breaking down products: None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C27BDC5" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7C27BDC5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dangerous polymerization:  Not applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA81C7D" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1BA81C7D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="120"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="5880"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B59ACDF" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1B59ACDF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="120"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="5880"/>
           <w:tab w:val="left" w:pos="6720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A49A919" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="5A49A919" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TOXICOLOGICAL INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E905DD" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="56E905DD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4492CAB3" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4492CAB3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Possible routes of exposure: Non-determined.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E76FF95" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4E76FF95" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Acute Toxicity: Non-toxic product.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4637C6B4" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4637C6B4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Chronic Toxicity: Non-toxic product.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CEBD7B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="64CEBD7B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Additional Information: There are no known adverse effects for health.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A480C92" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6A480C92" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="691724AA" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="691724AA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37E66F9D" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="37E66F9D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ECOLOGICAL INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E54BC6B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="1E54BC6B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33CD1B4E" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="33CD1B4E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ecotoxicity: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9D4F48" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="5E9D4F48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Persistence and degradability: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F77617" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="53F77617" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Potential of bioaccumulation: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577A30A3" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="577A30A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mobility in soil: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A8C6B8" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="05A8C6B8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Other adverse effects: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DC2ABB" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="36DC2ABB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37601004" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="37601004" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B533940" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7B533940" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DISPOSAL CONSIDERATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C8373F" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="42C8373F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15FC546A" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="15FC546A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Dispose it as non-hazardous biological waste, do not throw it into waterways, and observe the local regulations into effect.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3F28E6" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="0C3F28E6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E10B07B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6E10B07B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>WARNING:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Laws, regulations and local restrictions may change or be reinterpreted, and they can be different from the ones being into effect in Colombia, for that reason the considerations about waste disposal of product and its packing may differ regarding the ones appearing in this document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A215AE" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="77A215AE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2026B098" w14:textId="7FBD7B3B" w:rsidR="006A31C6" w:rsidRDefault="006A31C6">
+    <w:p w:rsidR="006A31C6" w14:paraId="2026B098" w14:textId="7FBD7B3B">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232D788D" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="232D788D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07517EC7" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="07517EC7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TRANSPORT INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C795DAD" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="5C795DAD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="370B9755" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="370B9755" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hazardous material: None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B9576B" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="52B9576B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Type of risk: None.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5B7EE9" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="2B5B7EE9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UN number: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70207EB8" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00B2470F" w:rsidP="00FF4FCD" w14:paraId="70207EB8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">IATA classification: </w:t>
+        <w:t xml:space="preserve">IATA </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>classification:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4FCD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B2470F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="it-IT"/>
         </w:rPr>
         <w:t>Non-hazardous material.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AA3D06" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="29AA3D06" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Packing group: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02F3E37A" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="02F3E37A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Marine pollutant (Yes/No): No.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616A800F" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="616A800F" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DBF96E4" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4DBF96E4" w14:textId="77777777">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A0C98B2" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4A0C98B2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INFORMATION ABOUT REGULATIONS INTO EFFECT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604AC5C5" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="604AC5C5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F91FFFE" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="2F91FFFE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Colombia: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F167C8E" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="0F167C8E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>International Regulations: Data not available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEF2F7C" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6FEF2F7C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CB51FC9" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="6CB51FC9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B9157CE" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Ttulo1"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="7B9157CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>IMPORTANT ADDITIONAL INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E2685C" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="11E2685C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35CA41E7" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="35CA41E7" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The information registered in this document is based on our current knowledge and is given in good faith, but is not given an assurance express or implicit; neither is assumed any responsibility for the incorrect use of the product. This document is prepared according to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4F0267" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="2B4F0267" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="111BE7D6" w14:textId="77777777" w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="00540E11" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="111BE7D6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Globally harmonized system of classification and labelling of chemicals – GHS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E344D08" w14:textId="2A88EB1C" w:rsidR="0092521C" w:rsidRPr="00FF4FCD" w:rsidRDefault="00540E11" w:rsidP="00FF4FCD">
-[...1 lines deleted...]
-        <w:pStyle w:val="Prrafodelista"/>
+    <w:p w:rsidR="0092521C" w:rsidRPr="00FF4FCD" w:rsidP="00FF4FCD" w14:paraId="4E344D08" w14:textId="2A88EB1C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4FCD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Colombian Technical Standard NTC 4435:2010. Transport of products. Material Safety Data Sheets. Preparation.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0092521C" w:rsidRPr="00FF4FCD" w:rsidSect="00FF4FCD">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidSect="00FF4FCD">
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12242" w:h="15842" w:code="1"/>
       <w:pgMar w:top="3119" w:right="1469" w:bottom="2127" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="StarSymbol">
     <w:altName w:val="Arial Unicode MS"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="3F3E46AD" w14:textId="77777777" w:rsidR="000058D1" w:rsidRDefault="000058D1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00A913A3" w14:paraId="6742F763" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="6769C044" w14:textId="77777777" w:rsidR="007A01AE" w:rsidRPr="00347263" w:rsidRDefault="00036F92" w:rsidP="00FB15BB">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="007A01AE" w:rsidRPr="00347263" w:rsidP="00FB15BB" w14:paraId="6769C044" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:right="-644"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:noProof/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
       </w:rPr>
-      <w:pict w14:anchorId="213CCE08">
+      <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2052" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-24.3pt;margin-top:-40.6pt;width:496.5pt;height:83.25pt;z-index:251674624" filled="f" stroked="f">
-          <v:textbox style="mso-next-textbox:#_x0000_s2052">
+        <v:shape id="_x0000_s2050" type="#_x0000_t202" style="width:496.5pt;height:83.25pt;margin-top:-40.6pt;margin-left:-24.3pt;position:absolute;z-index:251659264" filled="f" stroked="f">
+          <v:textbox>
             <w:txbxContent>
               <w:tbl>
                 <w:tblPr>
                   <w:tblW w:w="8984" w:type="dxa"/>
                   <w:jc w:val="center"/>
                   <w:tblBorders>
                     <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                     <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
                   </w:tblBorders>
                   <w:tblLayout w:type="fixed"/>
-                  <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+                  <w:tblLook w:val="04A0"/>
                 </w:tblPr>
                 <w:tblGrid>
                   <w:gridCol w:w="805"/>
                   <w:gridCol w:w="851"/>
                   <w:gridCol w:w="3685"/>
                   <w:gridCol w:w="2307"/>
                   <w:gridCol w:w="1336"/>
                 </w:tblGrid>
-                <w:tr w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w14:paraId="5D206774" w14:textId="77777777" w:rsidTr="00714299">
-[...2 lines deleted...]
-                  </w:trPr>
+                <w:tr w14:paraId="5D206774" w14:textId="77777777" w:rsidTr="00714299">
+                  <w:tblPrEx>
+                    <w:tblW w:w="8984" w:type="dxa"/>
+                    <w:tblLayout w:type="fixed"/>
+                    <w:tblLook w:val="04A0"/>
+                  </w:tblPrEx>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1656" w:type="dxa"/>
                       <w:gridSpan w:val="2"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="5662F3A1" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="5662F3A1" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E373E9">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Creation Date</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3685" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="2D294453" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="2D294453" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E373E9">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Elaborated by:</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3643" w:type="dxa"/>
                       <w:gridSpan w:val="2"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="232F0004" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="232F0004" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E373E9">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Revised by:</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:tr>
-                <w:tr w:rsidR="00A33DA8" w:rsidRPr="00F72538" w14:paraId="35D0AFA1" w14:textId="77777777" w:rsidTr="00714299">
-[...2 lines deleted...]
-                  </w:trPr>
+                <w:tr w14:paraId="35D0AFA1" w14:textId="77777777" w:rsidTr="00714299">
+                  <w:tblPrEx>
+                    <w:tblW w:w="8984" w:type="dxa"/>
+                    <w:tblLayout w:type="fixed"/>
+                    <w:tblLook w:val="04A0"/>
+                  </w:tblPrEx>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1656" w:type="dxa"/>
                       <w:gridSpan w:val="2"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="3F2DAA5A" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="3F2DAA5A" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E373E9">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>2012-01-04</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3685" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="55ED1709" w14:textId="3B872C92" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00714299" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="55ED1709" w14:textId="0239BB9B">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Stability Analyst of </w:t>
+                        <w:t>Documentary Analyst of Medical Devices</w:t>
                       </w:r>
                       <w:r w:rsidR="004503D7">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">Medical Devices </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3643" w:type="dxa"/>
                       <w:gridSpan w:val="2"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="03999408" w14:textId="50A21C63" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="03999408" w14:textId="50A21C63">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E373E9">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="004503D7">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Technical Coordinator of Medical Devices</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:tr>
-                <w:tr w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w14:paraId="3C39D6A1" w14:textId="77777777" w:rsidTr="00714299">
-[...2 lines deleted...]
-                  </w:trPr>
+                <w:tr w14:paraId="3C39D6A1" w14:textId="77777777" w:rsidTr="00714299">
+                  <w:tblPrEx>
+                    <w:tblW w:w="8984" w:type="dxa"/>
+                    <w:tblLayout w:type="fixed"/>
+                    <w:tblLook w:val="04A0"/>
+                  </w:tblPrEx>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="805" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="21EE7A39" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="21EE7A39" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E373E9">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Class</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="851" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="54D3A22A" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="54D3A22A" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E373E9">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Page</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3685" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="56010DB5" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="56010DB5" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E373E9">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Approved by:</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="2307" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="0177BA8A" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="0177BA8A" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E373E9">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Update</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1336" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="693BF52E" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="693BF52E" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E373E9">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Version</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:tr>
-                <w:tr w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w14:paraId="336F7946" w14:textId="77777777" w:rsidTr="00714299">
-[...2 lines deleted...]
-                  </w:trPr>
+                <w:tr w14:paraId="336F7946" w14:textId="77777777" w:rsidTr="00714299">
+                  <w:tblPrEx>
+                    <w:tblW w:w="8984" w:type="dxa"/>
+                    <w:tblLayout w:type="fixed"/>
+                    <w:tblLook w:val="04A0"/>
+                  </w:tblPrEx>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="805" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="11EBB987" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="11EBB987" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00E373E9">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>E</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="851" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:sz w:val="18"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:id w:val="-1625697653"/>
                         <w:docPartObj>
                           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                           <w:docPartUnique/>
                         </w:docPartObj>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
-                        <w:p w14:paraId="1B393E1F" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                        <w:p w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidP="00EA2387" w14:paraId="1B393E1F" w14:textId="77777777">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00E373E9">
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00E373E9">
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="00E373E9">
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:lang w:val="en-US"/>
@@ -5420,565 +5521,545 @@
                           </w:r>
                           <w:r w:rsidR="00036F92">
                             <w:rPr>
                               <w:noProof/>
                               <w:sz w:val="18"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:t>3</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E373E9">
                             <w:rPr>
                               <w:sz w:val="18"/>
                               <w:lang w:val="en-US"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:sdtContent>
                     </w:sdt>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3685" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="7E10E913" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00B2470F" w:rsidP="00EA2387" w14:paraId="7E10E913" w14:textId="77777777">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E373E9">
+                      <w:r w:rsidRPr="00B2470F">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Technical Director of Medical Devices</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="2307" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="69CA787C" w14:textId="18CD6641" w:rsidR="00A33DA8" w:rsidRPr="00E373E9" w:rsidRDefault="004503D7" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00B2470F" w:rsidP="00EA2387" w14:paraId="69CA787C" w14:textId="3B47188B">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00714299">
+                      <w:r w:rsidRPr="00B2470F">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>2022-0</w:t>
+                        <w:t>202</w:t>
                       </w:r>
-                      <w:r w:rsidR="00714299" w:rsidRPr="00714299">
+                      <w:r w:rsidRPr="00B2470F" w:rsidR="00C27923">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>9</w:t>
+                        <w:t>5-</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00714299">
+                      <w:r w:rsidRPr="00B2470F" w:rsidR="00B2470F">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>-</w:t>
-[...8 lines deleted...]
-                        <w:t>09</w:t>
+                        <w:t>12-29</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1336" w:type="dxa"/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w14:paraId="177D0D2F" w14:textId="7E1D847C" w:rsidR="00A33DA8" w:rsidRPr="00554DB0" w:rsidRDefault="00A33DA8" w:rsidP="00EA2387">
+                    <w:p w:rsidR="00A33DA8" w:rsidRPr="00554DB0" w:rsidP="00EA2387" w14:paraId="177D0D2F" w14:textId="748AD740">
                       <w:pPr>
-                        <w:pStyle w:val="Piedepgina"/>
+                        <w:pStyle w:val="Footer"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00554DB0">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>0</w:t>
                       </w:r>
-                      <w:r w:rsidR="004503D7">
+                      <w:r w:rsidR="00C27923">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
-                        <w:t>4</w:t>
+                        <w:t>5</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:tr>
               </w:tbl>
-              <w:p w14:paraId="568C4AEB" w14:textId="77777777" w:rsidR="00A33DA8" w:rsidRDefault="00A33DA8" w:rsidP="00A33DA8">
+              <w:p w:rsidR="00A33DA8" w:rsidP="00A33DA8" w14:paraId="568C4AEB" w14:textId="77777777">
                 <w:pPr>
                   <w:ind w:left="284"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>REFERENCE DOCUMENT: DPDDPR-003</w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="5F230711" w14:textId="6D6DD897" w:rsidR="00A33DA8" w:rsidRDefault="00A33DA8" w:rsidP="00A33DA8">
+              <w:p w:rsidR="00A33DA8" w:rsidP="00A33DA8" w14:paraId="5F230711" w14:textId="369ECA14">
                 <w:pPr>
                   <w:ind w:left="284"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>UPDATE: 20</w:t>
                 </w:r>
                 <w:r w:rsidR="004503D7">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>20-11-17</w:t>
+                  <w:t>2</w:t>
+                </w:r>
+                <w:r w:rsidR="00C27923">
+                  <w:rPr>
+                    <w:rFonts w:cs="Arial"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>3-11-29</w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="5DD2EE04" w14:textId="74B7AB4E" w:rsidR="00A33DA8" w:rsidRPr="00F62B8A" w:rsidRDefault="00A33DA8" w:rsidP="00A33DA8">
+              <w:p w:rsidR="00A33DA8" w:rsidRPr="00F62B8A" w:rsidP="00A33DA8" w14:paraId="5DD2EE04" w14:textId="1F1C1DDE">
                 <w:pPr>
                   <w:ind w:left="284"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>VERSION: 0</w:t>
                 </w:r>
-                <w:r w:rsidR="004503D7">
+                <w:r w:rsidR="00C27923">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>6</w:t>
+                  <w:t>7</w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="0001FD4D" w14:textId="77777777" w:rsidR="00661884" w:rsidRPr="00A33DA8" w:rsidRDefault="00661884" w:rsidP="00661884"/>
+              <w:p w:rsidR="00661884" w:rsidRPr="00A33DA8" w:rsidP="00661884" w14:paraId="0001FD4D" w14:textId="77777777"/>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
-      <w:pict w14:anchorId="34B8D4BC">
-[...1 lines deleted...]
-          <v:textbox style="mso-next-textbox:#_x0000_s2049">
+      <w:pict>
+        <v:shape id="_x0000_s2051" type="#_x0000_t202" style="width:149.85pt;height:28.05pt;margin-top:711.75pt;margin-left:33.45pt;position:absolute;z-index:251658240">
+          <v:textbox>
             <w:txbxContent>
-              <w:p w14:paraId="49F68892" w14:textId="77777777" w:rsidR="007A01AE" w:rsidRDefault="007A01AE" w:rsidP="006E2628">
+              <w:p w:rsidR="007A01AE" w:rsidP="006E2628" w14:paraId="49F68892" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Elaboration date: </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>2009-12-29</w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="11E21612" w14:textId="77777777" w:rsidR="007A01AE" w:rsidRDefault="007A01AE" w:rsidP="006E2628">
+              <w:p w:rsidR="007A01AE" w:rsidP="006E2628" w14:paraId="11E21612" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Modification date:</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> 2011-03-24</w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="29755987" w14:textId="77777777" w:rsidR="007A01AE" w:rsidRDefault="007A01AE" w:rsidP="006E2628">
+              <w:p w:rsidR="007A01AE" w:rsidP="006E2628" w14:paraId="29755987" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r w:rsidR="007A01AE">
+    <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5F01D16F" w14:textId="77777777" w:rsidR="007A01AE" w:rsidRDefault="007A01AE">
+  <w:p w:rsidR="007A01AE" w14:paraId="5F01D16F" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="7726E03C" w14:textId="77777777" w:rsidR="000058D1" w:rsidRDefault="000058D1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00A913A3" w14:paraId="52B8EA40" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Piedepgina"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="67F67987" w14:textId="77777777" w:rsidR="000058D1" w:rsidRDefault="000058D1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00A913A3" w14:paraId="1A9EE4D4" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="571AF758" w14:textId="2A471E5B" w:rsidR="007A01AE" w:rsidRDefault="00036F92">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="007A01AE" w14:paraId="571AF758" w14:textId="2A471E5B">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:pict w14:anchorId="3B709AF8">
+      <w:pict>
         <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
           <v:stroke joinstyle="miter"/>
           <v:path gradientshapeok="t" o:connecttype="rect"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2050" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-55.4pt;margin-top:69.45pt;width:553.3pt;height:54pt;z-index:251670528" filled="f" stroked="f">
-          <v:textbox style="mso-next-textbox:#_x0000_s2050">
+        <v:shape id="_x0000_s2049" type="#_x0000_t202" style="width:553.3pt;height:54pt;margin-top:69.45pt;margin-left:-55.4pt;position:absolute;z-index:251658240" filled="f" stroked="f">
+          <v:textbox>
             <w:txbxContent>
-              <w:p w14:paraId="31C6033E" w14:textId="77777777" w:rsidR="007A01AE" w:rsidRPr="00F62B8A" w:rsidRDefault="00AD7607" w:rsidP="00F62B8A">
+              <w:p w:rsidR="007A01AE" w:rsidRPr="00F62B8A" w:rsidP="00F62B8A" w14:paraId="31C6033E" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:b/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F62B8A">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>SAFETY DATA SHEET</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00F62B8A">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:br/>
                 </w:r>
-                <w:r w:rsidR="007A01AE" w:rsidRPr="00F62B8A">
+                <w:r w:rsidRPr="00F62B8A">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>PLASTER RELEASE</w:t>
                 </w:r>
                 <w:r w:rsidR="00F62B8A">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>R</w:t>
                 </w:r>
-                <w:r w:rsidR="007A01AE" w:rsidRPr="00F62B8A">
+                <w:r w:rsidRPr="00F62B8A">
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> NOVAFOIL®</w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="14773E4A" w14:textId="77777777" w:rsidR="007A01AE" w:rsidRPr="00F62B8A" w:rsidRDefault="00611063" w:rsidP="00886907">
+              <w:p w:rsidR="007A01AE" w:rsidRPr="00F62B8A" w:rsidP="00886907" w14:paraId="14773E4A" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:cs="Arial"/>
                     <w:b/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00F62B8A">
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>DPDDFS-048</w:t>
                 </w:r>
               </w:p>
             </w:txbxContent>
           </v:textbox>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidR="004503D7">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65EDB6B5" wp14:editId="2E3BED6C">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-803910</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-135890</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7219950" cy="9582150"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Imagen 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Imagen 1"/>
+                  <pic:cNvPr id="4" name="Imagen 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1">
+                  <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                      <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7220475" cy="9582847"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="16D202FD" w14:textId="77777777" w:rsidR="000058D1" w:rsidRDefault="000058D1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
+  <w:p w:rsidR="00A913A3" w14:paraId="62EE6FC6" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Encabezado"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000010"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
@@ -6097,1566 +6178,1570 @@
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045723E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3AAE7376"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0582740D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55482D48"/>
-    <w:lvl w:ilvl="0" w:tplc="38BE30D2">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06076B3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CA74715A"/>
-    <w:lvl w:ilvl="0" w:tplc="48A8C908">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="069C4F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E42C00A"/>
-    <w:lvl w:ilvl="0" w:tplc="71BEE682">
+    <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A546002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E6CA880"/>
-    <w:lvl w:ilvl="0" w:tplc="71BEE682">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D731A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C99E437A"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10B700C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ABEC1C0C"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="116B6AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84D083E2"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13E90AE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F62A2BAC"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2016" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2736" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3456" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4176" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4896" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5616" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6336" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7056" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E4D3127"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E9285B6C"/>
-    <w:lvl w:ilvl="0" w:tplc="71BEE682">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EBC498A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2BCF120"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1909" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2629" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4789" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5509" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6229" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6949" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20A225F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A80BD92"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23E36AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41C8F4BC"/>
-    <w:lvl w:ilvl="0" w:tplc="D6BC9A06">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="855" w:hanging="495"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="245E6570"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="997CA950"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2473011A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F2D20078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7691,1687 +7776,1694 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A13600C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDEEB066"/>
-    <w:lvl w:ilvl="0" w:tplc="71BEE682">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DCA4B13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8ED0483A"/>
-    <w:lvl w:ilvl="0" w:tplc="71BEE682">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32BA4886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB943F62"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37957D9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="83A826C8"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="382D5E87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57827B80"/>
-    <w:lvl w:ilvl="0" w:tplc="71BEE682">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39B876E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B8924AE8"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="416C0BAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50A2BC92"/>
-    <w:lvl w:ilvl="0" w:tplc="4AE24364">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42E45CC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE887552"/>
-    <w:lvl w:ilvl="0" w:tplc="71BEE682">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="447A49E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4F444A66"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2302" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3022" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3742" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4462" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5182" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44FA6470"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3D1E39A2"/>
+    <w:tmpl w:val="104A3396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo1"/>
+      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1284" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo2"/>
+      <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
-        <w:bCs w:val="0"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo3"/>
+      <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo4"/>
+      <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo5"/>
+      <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo6"/>
+      <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo7"/>
+      <w:pStyle w:val="Heading7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo8"/>
+      <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Ttulo9"/>
+      <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49645254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E44A690"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49724F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="692C310E"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A000F">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AFC6CA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="044AC800"/>
-    <w:lvl w:ilvl="0" w:tplc="71BEE682">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5276364D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F056A07E"/>
-    <w:lvl w:ilvl="0" w:tplc="240A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="240A0003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="240A0005">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="240A0001">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="240A0003">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="240A0005">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="240A0001">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="240A0003">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="240A0005">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CC95AF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F36AEBB2"/>
-    <w:lvl w:ilvl="0" w:tplc="A2702F4C">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4560" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E8E2ACC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FAEE4390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9406,259 +9498,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EEF33FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="255ED5AA"/>
-    <w:lvl w:ilvl="0" w:tplc="71BEE682">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1065" w:hanging="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67B96A31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8023042"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69F369FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A282C5DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -9721,259 +9814,260 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="766F5494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18CE088A"/>
-    <w:lvl w:ilvl="0" w:tplc="71BEE682">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79D5303D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8872F1CA"/>
-    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C1C0A09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7E367844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10118,340 +10212,314 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="880557417">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="798258103">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="786776912">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="509295519">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1982612692">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="592053286">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="253636377">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1411737242">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="762383945">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1526597392">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="760950555">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1462574621">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="638726704">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="613484774">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="901676088">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="732046557">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="287972942">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1627545032">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="605307548">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1863981249">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1651397581">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1305086633">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="26957163">
     <w:abstractNumId w:val="31"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="2007246980">
     <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="196239711">
     <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1784957465">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1462335561">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="433406171">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="878199760">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="955602350">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="790586174">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1416318014">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1755201410">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="26027276">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1202285293">
     <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="3"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1579826619">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="462697423">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1071390295">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1083912998">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="212276368">
     <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="209725869">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1074086926">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1457987705">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="830873817">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="270086111">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...15 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:docVars>
-[...13 lines deleted...]
-  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00157E68"/>
     <w:rsid w:val="00000670"/>
     <w:rsid w:val="00000B06"/>
     <w:rsid w:val="00003EDC"/>
     <w:rsid w:val="00004875"/>
     <w:rsid w:val="000058D1"/>
     <w:rsid w:val="00005D3F"/>
     <w:rsid w:val="00012ABD"/>
     <w:rsid w:val="00014F3B"/>
     <w:rsid w:val="000153CF"/>
     <w:rsid w:val="000216BB"/>
     <w:rsid w:val="00023F3E"/>
     <w:rsid w:val="00036F92"/>
     <w:rsid w:val="00040063"/>
     <w:rsid w:val="0004280B"/>
     <w:rsid w:val="000441CB"/>
     <w:rsid w:val="00044ED7"/>
     <w:rsid w:val="00046E85"/>
     <w:rsid w:val="00050442"/>
     <w:rsid w:val="00051FFC"/>
     <w:rsid w:val="0005448E"/>
     <w:rsid w:val="00076914"/>
     <w:rsid w:val="00095B82"/>
     <w:rsid w:val="00095FE9"/>
@@ -10686,50 +10754,51 @@
     <w:rsid w:val="007F7317"/>
     <w:rsid w:val="00803650"/>
     <w:rsid w:val="00814C45"/>
     <w:rsid w:val="00822478"/>
     <w:rsid w:val="00822CED"/>
     <w:rsid w:val="00831705"/>
     <w:rsid w:val="00831ABE"/>
     <w:rsid w:val="008369E7"/>
     <w:rsid w:val="00837222"/>
     <w:rsid w:val="008401F7"/>
     <w:rsid w:val="00846D69"/>
     <w:rsid w:val="0085100E"/>
     <w:rsid w:val="00852B0D"/>
     <w:rsid w:val="008601FE"/>
     <w:rsid w:val="00872F66"/>
     <w:rsid w:val="00873F4C"/>
     <w:rsid w:val="008753BF"/>
     <w:rsid w:val="0087731D"/>
     <w:rsid w:val="008775EA"/>
     <w:rsid w:val="008804C6"/>
     <w:rsid w:val="00880C94"/>
     <w:rsid w:val="008837D1"/>
     <w:rsid w:val="00886907"/>
     <w:rsid w:val="00891AB6"/>
     <w:rsid w:val="008A147F"/>
+    <w:rsid w:val="008A1CDA"/>
     <w:rsid w:val="008B08E3"/>
     <w:rsid w:val="008B2104"/>
     <w:rsid w:val="008B2194"/>
     <w:rsid w:val="008B4353"/>
     <w:rsid w:val="008B451F"/>
     <w:rsid w:val="008B6336"/>
     <w:rsid w:val="008C0526"/>
     <w:rsid w:val="008C203C"/>
     <w:rsid w:val="008C504A"/>
     <w:rsid w:val="008D5CB4"/>
     <w:rsid w:val="008E0067"/>
     <w:rsid w:val="008E0E47"/>
     <w:rsid w:val="008E10DF"/>
     <w:rsid w:val="008E2A5D"/>
     <w:rsid w:val="008F1865"/>
     <w:rsid w:val="008F3498"/>
     <w:rsid w:val="008F69BC"/>
     <w:rsid w:val="0090002D"/>
     <w:rsid w:val="00901DD2"/>
     <w:rsid w:val="00905855"/>
     <w:rsid w:val="009100D0"/>
     <w:rsid w:val="0091618E"/>
     <w:rsid w:val="00920153"/>
     <w:rsid w:val="009205C0"/>
     <w:rsid w:val="0092521C"/>
@@ -10753,95 +10822,99 @@
     <w:rsid w:val="009C2D12"/>
     <w:rsid w:val="009C50EC"/>
     <w:rsid w:val="009D08A0"/>
     <w:rsid w:val="009D6DD4"/>
     <w:rsid w:val="009E3153"/>
     <w:rsid w:val="00A04394"/>
     <w:rsid w:val="00A10A06"/>
     <w:rsid w:val="00A137FC"/>
     <w:rsid w:val="00A23EEC"/>
     <w:rsid w:val="00A27379"/>
     <w:rsid w:val="00A32F10"/>
     <w:rsid w:val="00A33DA8"/>
     <w:rsid w:val="00A409F7"/>
     <w:rsid w:val="00A438F4"/>
     <w:rsid w:val="00A452C2"/>
     <w:rsid w:val="00A46471"/>
     <w:rsid w:val="00A501E0"/>
     <w:rsid w:val="00A5625C"/>
     <w:rsid w:val="00A571BC"/>
     <w:rsid w:val="00A6008F"/>
     <w:rsid w:val="00A62760"/>
     <w:rsid w:val="00A74C5E"/>
     <w:rsid w:val="00A767FC"/>
     <w:rsid w:val="00A81935"/>
     <w:rsid w:val="00A90A65"/>
+    <w:rsid w:val="00A913A3"/>
     <w:rsid w:val="00A93FA6"/>
     <w:rsid w:val="00A940F2"/>
     <w:rsid w:val="00AA12A0"/>
     <w:rsid w:val="00AB3BAC"/>
     <w:rsid w:val="00AB7E59"/>
     <w:rsid w:val="00AC2AF1"/>
     <w:rsid w:val="00AC4153"/>
     <w:rsid w:val="00AD12B5"/>
     <w:rsid w:val="00AD7607"/>
     <w:rsid w:val="00AE02E9"/>
     <w:rsid w:val="00AE467E"/>
     <w:rsid w:val="00AF300C"/>
     <w:rsid w:val="00B00619"/>
     <w:rsid w:val="00B017DB"/>
     <w:rsid w:val="00B02611"/>
     <w:rsid w:val="00B11501"/>
     <w:rsid w:val="00B12508"/>
+    <w:rsid w:val="00B23617"/>
+    <w:rsid w:val="00B2470F"/>
     <w:rsid w:val="00B429C6"/>
     <w:rsid w:val="00B4541A"/>
     <w:rsid w:val="00B54C0C"/>
     <w:rsid w:val="00B605DE"/>
     <w:rsid w:val="00B75B49"/>
     <w:rsid w:val="00B8086D"/>
     <w:rsid w:val="00B8142A"/>
     <w:rsid w:val="00B900D1"/>
     <w:rsid w:val="00B90F22"/>
     <w:rsid w:val="00BA47D8"/>
     <w:rsid w:val="00BB3800"/>
     <w:rsid w:val="00BC5B7B"/>
     <w:rsid w:val="00BC65CB"/>
     <w:rsid w:val="00BC7BE8"/>
     <w:rsid w:val="00BD09E9"/>
     <w:rsid w:val="00BE2003"/>
     <w:rsid w:val="00BE3828"/>
     <w:rsid w:val="00BF2F7B"/>
     <w:rsid w:val="00BF320C"/>
     <w:rsid w:val="00BF7628"/>
     <w:rsid w:val="00C03C30"/>
     <w:rsid w:val="00C042A0"/>
     <w:rsid w:val="00C1304B"/>
     <w:rsid w:val="00C15E40"/>
     <w:rsid w:val="00C16C7D"/>
     <w:rsid w:val="00C20CE3"/>
     <w:rsid w:val="00C24A4F"/>
     <w:rsid w:val="00C26B58"/>
+    <w:rsid w:val="00C27923"/>
     <w:rsid w:val="00C34E52"/>
     <w:rsid w:val="00C3586C"/>
     <w:rsid w:val="00C359E4"/>
     <w:rsid w:val="00C41A9E"/>
     <w:rsid w:val="00C467A7"/>
     <w:rsid w:val="00C550DD"/>
     <w:rsid w:val="00C56478"/>
     <w:rsid w:val="00C75830"/>
     <w:rsid w:val="00C847B8"/>
     <w:rsid w:val="00C86B95"/>
     <w:rsid w:val="00C92543"/>
     <w:rsid w:val="00CA6018"/>
     <w:rsid w:val="00CB58F7"/>
     <w:rsid w:val="00CC66EF"/>
     <w:rsid w:val="00CD0FE2"/>
     <w:rsid w:val="00CD1216"/>
     <w:rsid w:val="00CE3ECA"/>
     <w:rsid w:val="00CE564D"/>
     <w:rsid w:val="00CE6BAA"/>
     <w:rsid w:val="00CF01CC"/>
     <w:rsid w:val="00CF16E1"/>
     <w:rsid w:val="00CF283A"/>
     <w:rsid w:val="00D10726"/>
     <w:rsid w:val="00D108EC"/>
     <w:rsid w:val="00D158D1"/>
@@ -10867,163 +10940,161 @@
     <w:rsid w:val="00DA52DA"/>
     <w:rsid w:val="00DB1086"/>
     <w:rsid w:val="00DB414A"/>
     <w:rsid w:val="00DC2257"/>
     <w:rsid w:val="00DC37F0"/>
     <w:rsid w:val="00DC403F"/>
     <w:rsid w:val="00DC63DC"/>
     <w:rsid w:val="00DD0B9D"/>
     <w:rsid w:val="00DD286B"/>
     <w:rsid w:val="00DE09ED"/>
     <w:rsid w:val="00DE79D0"/>
     <w:rsid w:val="00DE7F52"/>
     <w:rsid w:val="00DF33D5"/>
     <w:rsid w:val="00DF36D5"/>
     <w:rsid w:val="00DF3A80"/>
     <w:rsid w:val="00E00D7F"/>
     <w:rsid w:val="00E02911"/>
     <w:rsid w:val="00E02A50"/>
     <w:rsid w:val="00E1242C"/>
     <w:rsid w:val="00E12EA2"/>
     <w:rsid w:val="00E12F49"/>
     <w:rsid w:val="00E13FFF"/>
     <w:rsid w:val="00E14662"/>
     <w:rsid w:val="00E207F7"/>
     <w:rsid w:val="00E22F2A"/>
+    <w:rsid w:val="00E23060"/>
     <w:rsid w:val="00E23620"/>
     <w:rsid w:val="00E36240"/>
     <w:rsid w:val="00E373E9"/>
     <w:rsid w:val="00E4552D"/>
     <w:rsid w:val="00E465C6"/>
     <w:rsid w:val="00E473E2"/>
     <w:rsid w:val="00E50A7E"/>
     <w:rsid w:val="00E53EA0"/>
     <w:rsid w:val="00E65D26"/>
     <w:rsid w:val="00E71A7F"/>
     <w:rsid w:val="00E7635C"/>
     <w:rsid w:val="00E825B3"/>
     <w:rsid w:val="00E83590"/>
     <w:rsid w:val="00E83C5E"/>
     <w:rsid w:val="00E84215"/>
     <w:rsid w:val="00E85E3B"/>
     <w:rsid w:val="00EA1F34"/>
+    <w:rsid w:val="00EA2387"/>
     <w:rsid w:val="00EA2BE3"/>
     <w:rsid w:val="00EB08FB"/>
     <w:rsid w:val="00EB3902"/>
     <w:rsid w:val="00EB5330"/>
     <w:rsid w:val="00EC57B2"/>
     <w:rsid w:val="00EE4FC2"/>
     <w:rsid w:val="00EF22CD"/>
     <w:rsid w:val="00F015CB"/>
+    <w:rsid w:val="00F04032"/>
     <w:rsid w:val="00F0746A"/>
     <w:rsid w:val="00F1243E"/>
     <w:rsid w:val="00F13073"/>
     <w:rsid w:val="00F155CA"/>
     <w:rsid w:val="00F16006"/>
     <w:rsid w:val="00F21C45"/>
     <w:rsid w:val="00F24369"/>
     <w:rsid w:val="00F26F1B"/>
     <w:rsid w:val="00F274A8"/>
     <w:rsid w:val="00F31DC5"/>
     <w:rsid w:val="00F434A3"/>
     <w:rsid w:val="00F452D9"/>
     <w:rsid w:val="00F47D42"/>
     <w:rsid w:val="00F62B8A"/>
     <w:rsid w:val="00F64DDB"/>
     <w:rsid w:val="00F72538"/>
     <w:rsid w:val="00F73944"/>
     <w:rsid w:val="00F73C48"/>
     <w:rsid w:val="00F74431"/>
     <w:rsid w:val="00F747BC"/>
     <w:rsid w:val="00F80A10"/>
     <w:rsid w:val="00F824C2"/>
     <w:rsid w:val="00F84206"/>
     <w:rsid w:val="00F90ED8"/>
     <w:rsid w:val="00F91623"/>
     <w:rsid w:val="00F92BBF"/>
     <w:rsid w:val="00F93CDD"/>
     <w:rsid w:val="00F97023"/>
+    <w:rsid w:val="00FA3D52"/>
     <w:rsid w:val="00FA6282"/>
     <w:rsid w:val="00FB15BB"/>
     <w:rsid w:val="00FB2980"/>
     <w:rsid w:val="00FB2BA9"/>
     <w:rsid w:val="00FC0D92"/>
     <w:rsid w:val="00FC42C4"/>
     <w:rsid w:val="00FC6707"/>
     <w:rsid w:val="00FD0B50"/>
     <w:rsid w:val="00FD22D7"/>
     <w:rsid w:val="00FE3295"/>
     <w:rsid w:val="00FE6C22"/>
     <w:rsid w:val="00FF12A0"/>
     <w:rsid w:val="00FF37F2"/>
     <w:rsid w:val="00FF4FCD"/>
     <w:rsid w:val="00FF6B81"/>
   </w:rsids>
+  <w:docVars>
+    <w:docVar w:name="APPROVER" w:val="Daniel Osorio Amariles"/>
+    <w:docVar w:name="CONSENT" w:val="Gabriel Jaime Gomez Mejia"/>
+    <w:docVar w:name="DATECR" w:val="2025/09/08"/>
+    <w:docVar w:name="DATEREV" w:val="2025/12/29"/>
+    <w:docVar w:name="DOC" w:val="DPDDFS-048"/>
+    <w:docVar w:name="ELABFUNCTION" w:val="ANALISTA DISEÑO Y DESARROLLO"/>
+    <w:docVar w:name="ELABORATOR" w:val="Elizabeth Rojas Zapata"/>
+    <w:docVar w:name="ELABUSERFUNCTION" w:val="Sandra Milena Gaviria - ANALISTA DISEÑO Y DESARROLLO"/>
+    <w:docVar w:name="IDLOGINCURRENT" w:val="RCarmona"/>
+    <w:docVar w:name="NMUSERCURRENT" w:val="Rosaura Carmona"/>
+    <w:docVar w:name="NRCOPY" w:val="1"/>
+    <w:docVar w:name="REV" w:val="05"/>
+    <w:docVar w:name="TITLE" w:val="SAFETY DATA SHEET PLASTER RELEASER NOVAFOIL"/>
+  </w:docVars>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
-    <m:brkBin m:val="before"/>
-[...8 lines deleted...]
-    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w:listSeparator w:val=","/>
   <w14:docId w14:val="76F2CA4D"/>
   <w15:docId w15:val="{F592E4DB-BE99-479E-984E-EFD346F6CFDB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11351,960 +11422,681 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A137FC"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00A137FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:ind w:left="680" w:hanging="680"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00AA12A0"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo3Car"/>
     <w:qFormat/>
     <w:rsid w:val="003A6DAB"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A137FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo5Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A137FC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo6Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A137FC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo7Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A137FC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo8Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A137FC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A137FC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textonotapie">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA12A0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaalpie">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA12A0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenidodelatabla">
     <w:name w:val="Contenido de la tabla"/>
-    <w:basedOn w:val="Textoindependiente"/>
+    <w:basedOn w:val="BodyText"/>
     <w:rsid w:val="00AA12A0"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:spacing w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00AA12A0"/>
     <w:rPr>
       <w:sz w:val="28"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente2">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA12A0"/>
     <w:pPr>
       <w:pBdr>
         <w:left w:val="single" w:sz="4" w:space="2" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:suppressAutoHyphens/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:ind w:right="-81"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncabezadoCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA12A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipervnculo">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00AA12A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000099"/>
       <w:sz w:val="17"/>
       <w:szCs w:val="17"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA12A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textoindependiente3">
+  <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA12A0"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00AA12A0"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Unicode MS" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:cs="Arial Unicode MS"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tablanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="007F2FAE"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B017DB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Textodeglobo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B017DB"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A940F2"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Piedepgina"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B8086D"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
     <w:name w:val="Encabezado Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Encabezado"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00514C1A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
     <w:name w:val="Título 3 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:rsid w:val="003A6DAB"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
     <w:name w:val="Título 4 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo4"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A137FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
     <w:name w:val="Título 5 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo5"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A137FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
     <w:name w:val="Título 6 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo6"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A137FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
     <w:name w:val="Título 7 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo7"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A137FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
     <w:name w:val="Título 8 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo8"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A137FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
     <w:name w:val="Título 9 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo9"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00A137FC"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="hps">
     <w:name w:val="hps"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002B5834"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="shorttext">
     <w:name w:val="short_text"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00661884"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="00540E11"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
     <w:name w:val="Título 2 Car"/>
-    <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Ttulo2"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:rsid w:val="00540E11"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...281 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12546,72 +12338,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010069E72D42E707D34BA32803624ED7F58D" ma:contentTypeVersion="1" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="164e680a8d5cd336e537f1817d409570">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e4aee1f27b22707e69f478da740fef3d">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
@@ -12681,95 +12461,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09D1F179-4AF2-43BE-88C1-57EB2AE08511}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E505C63-21B0-478E-B29B-C650A06DFA5D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09D1F179-4AF2-43BE-88C1-57EB2AE08511}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B9C843C-00B9-4BE1-A14E-289BDCFBD811}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5308</Characters>
+  <Pages>5</Pages>
+  <Words>901</Words>
+  <Characters>5372</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>New Stetic S.A.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6261</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>